--- v0 (2026-05-09)
+++ v1 (2026-05-30)
@@ -1,250 +1,196 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="4DF92920" w14:textId="77777777" w:rsidR="001E0D22" w:rsidRDefault="0048743F">
+    <w:p w14:paraId="4DF92920" w14:textId="35FFED86" w:rsidR="001E0D22" w:rsidRDefault="0048743F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>東吳大學人權學程學士班學生</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>東吳大學人權學程</w:t>
+      </w:r>
+      <w:r w:rsidR="00356431" w:rsidRPr="00356431">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>學士班先修碩士班</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>修讀學</w:t>
-[...9 lines deleted...]
-        <w:t>、碩士一貫學程申請表</w:t>
+        <w:t>申請表</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AAB8D16" w14:textId="77777777" w:rsidR="001E0D22" w:rsidRDefault="0048743F">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>學年度</w:t>
-[...17 lines deleted...]
-        <w:t>第</w:t>
+        <w:t>學年度  第</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>學期</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9948" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1415"/>
         <w:gridCol w:w="733"/>
         <w:gridCol w:w="684"/>
         <w:gridCol w:w="387"/>
         <w:gridCol w:w="1031"/>
         <w:gridCol w:w="47"/>
         <w:gridCol w:w="611"/>
         <w:gridCol w:w="761"/>
         <w:gridCol w:w="305"/>
         <w:gridCol w:w="974"/>
         <w:gridCol w:w="140"/>
         <w:gridCol w:w="84"/>
         <w:gridCol w:w="1336"/>
         <w:gridCol w:w="1440"/>
       </w:tblGrid>
       <w:tr w:rsidR="001E0D22" w14:paraId="1AAE36AE" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1415" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52506460" w14:textId="77777777" w:rsidR="001E0D22" w:rsidRDefault="0048743F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>申</w:t>
-[...27 lines deleted...]
-              <w:t>人</w:t>
+              <w:t>申 請 人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1804" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7127997A" w14:textId="77777777" w:rsidR="001E0D22" w:rsidRDefault="001E0D22">
             <w:pPr>
@@ -267,65 +213,51 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1737DF06" w14:textId="77777777" w:rsidR="001E0D22" w:rsidRDefault="0048743F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>系</w:t>
-[...13 lines deleted...]
-              <w:t>級</w:t>
+              <w:t>系  級</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1677" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5573ACD7" w14:textId="77777777" w:rsidR="001E0D22" w:rsidRDefault="001E0D22">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -388,56 +320,50 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D03ED29" w14:textId="77777777" w:rsidR="001E0D22" w:rsidRDefault="0048743F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>手機：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E0D22" w14:paraId="55D51D12" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1415" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2874838F" w14:textId="77777777" w:rsidR="001E0D22" w:rsidRDefault="001E0D22">
             <w:pPr>
@@ -489,65 +415,51 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="102FF605" w14:textId="77777777" w:rsidR="001E0D22" w:rsidRDefault="0048743F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>學</w:t>
-[...13 lines deleted...]
-              <w:t>號</w:t>
+              <w:t>學  號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1677" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1AFDC694" w14:textId="77777777" w:rsidR="001E0D22" w:rsidRDefault="001E0D22">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -603,56 +515,50 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F421965" w14:textId="77777777" w:rsidR="001E0D22" w:rsidRDefault="0048743F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>住宅：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E0D22" w14:paraId="364F7C60" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1415" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6BC90C3C" w14:textId="77777777" w:rsidR="001E0D22" w:rsidRDefault="0048743F">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -677,126 +583,56 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1AE74BB1" w14:textId="77777777" w:rsidR="001E0D22" w:rsidRDefault="0048743F">
             <w:pPr>
               <w:ind w:firstLine="600"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>市</w:t>
-[...63 lines deleted...]
-              <w:t>樓</w:t>
+              <w:t>市    區    路       號   樓</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E0D22" w14:paraId="330F74D2" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1415" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="226335C2" w14:textId="77777777" w:rsidR="001E0D22" w:rsidRDefault="0048743F">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -883,153 +719,127 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>申請身份</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4279" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53565BE0" w14:textId="77777777" w:rsidR="001E0D22" w:rsidRDefault="0048743F">
-[...31 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="53565BE0" w14:textId="73D31E38" w:rsidR="001E0D22" w:rsidRDefault="00356431">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="0048743F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>一般生   □通過本</w:t>
+            </w:r>
+            <w:r w:rsidR="0048743F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>學程</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="0048743F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>碩士班甄試</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E0D22" w14:paraId="187154EF" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9948" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73016AF6" w14:textId="77777777" w:rsidR="001E0D22" w:rsidRDefault="0048743F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>基本資料審核</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E0D22" w14:paraId="098C58B2" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1415" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4ED40826" w14:textId="77777777" w:rsidR="001E0D22" w:rsidRDefault="0048743F">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -1248,103 +1058,90 @@
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>自傳</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="138BAEC5" w14:textId="77777777" w:rsidR="001E0D22" w:rsidRDefault="0048743F">
-[...13 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="138BAEC5" w14:textId="125D493F" w:rsidR="001E0D22" w:rsidRDefault="00356431">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="0048743F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>繳交</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70BC7974" w14:textId="77777777" w:rsidR="001E0D22" w:rsidRDefault="0048743F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>□</w:t>
-[...6 lines deleted...]
-              <w:t>未繳交</w:t>
+              <w:t>□未繳交</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E0D22" w14:paraId="180EFD50" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1134"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1415" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68335A63" w14:textId="77777777" w:rsidR="001E0D22" w:rsidRDefault="0048743F">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -1361,219 +1158,144 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>審核結果</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8533" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="151F6AE0" w14:textId="77777777" w:rsidR="001E0D22" w:rsidRDefault="0048743F">
+          <w:p w14:paraId="151F6AE0" w14:textId="3CDA13FC" w:rsidR="001E0D22" w:rsidRDefault="00356431">
             <w:pPr>
               <w:spacing w:before="90" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>■</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="0048743F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>符合申請資格</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7153BDDB" w14:textId="77777777" w:rsidR="001E0D22" w:rsidRDefault="0048743F">
             <w:pPr>
               <w:spacing w:before="90" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>□</w:t>
-[...6 lines deleted...]
-              <w:t>不符申請資格</w:t>
+              <w:t>□不符申請資格</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34A77A63" w14:textId="77777777" w:rsidR="001E0D22" w:rsidRDefault="0048743F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">   </w:t>
-[...55 lines deleted...]
-              <w:t>其他：</w:t>
+              <w:t xml:space="preserve">   □缺歷年成績單/甄試成績單  □缺自傳   □其他：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E0D22" w14:paraId="54233C2D" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9948" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12189545" w14:textId="77777777" w:rsidR="001E0D22" w:rsidRDefault="0048743F">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>學程審核（以下由學程填寫）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E0D22" w14:paraId="15D8DB1D" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="737"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66C86875" w14:textId="77777777" w:rsidR="001E0D22" w:rsidRDefault="0048743F">
             <w:pPr>
@@ -1592,79 +1314,51 @@
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>申請者總</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>排名</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="315C2FBD" w14:textId="77777777" w:rsidR="001E0D22" w:rsidRDefault="0048743F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...27 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(名次/申請人數)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2760" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38A03A54" w14:textId="77777777" w:rsidR="001E0D22" w:rsidRDefault="0048743F">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -1728,83 +1422,56 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="420D5DEB" w14:textId="77777777" w:rsidR="001E0D22" w:rsidRDefault="0048743F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>□</w:t>
-[...20 lines deleted...]
-              <w:t>不錄取</w:t>
+              <w:t>□錄取    □不錄取</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E0D22" w14:paraId="55D298A7" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B5A99BD" w14:textId="77777777" w:rsidR="001E0D22" w:rsidRDefault="0048743F">
             <w:pPr>
@@ -1884,105 +1551,85 @@
           </w:tcPr>
           <w:p w14:paraId="77744735" w14:textId="77777777" w:rsidR="001E0D22" w:rsidRDefault="0048743F">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>人權學程</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42DCC3E0" w14:textId="77777777" w:rsidR="001E0D22" w:rsidRDefault="0048743F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>主</w:t>
-[...13 lines deleted...]
-              <w:t>任</w:t>
+              <w:t>主    任</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A533986" w14:textId="77777777" w:rsidR="001E0D22" w:rsidRDefault="001E0D22">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E0D22" w14:paraId="5E492727" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9948" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B3729BE" w14:textId="77777777" w:rsidR="001E0D22" w:rsidRDefault="0048743F">
             <w:pPr>
@@ -2018,75 +1665,51 @@
     </w:p>
     <w:p w14:paraId="5B1C54C6" w14:textId="77777777" w:rsidR="001E0D22" w:rsidRDefault="0048743F">
       <w:pPr>
         <w:spacing w:before="90" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="480" w:right="122" w:hanging="480"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>一、申請資格：本校學士班三年級（含）以上學生（修讀人權學程學生）。（轉學生自轉入學期起算）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ED1DB3" w14:textId="77777777" w:rsidR="001E0D22" w:rsidRDefault="0048743F">
       <w:pPr>
         <w:spacing w:before="90" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="480" w:right="122" w:hanging="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
-        <w:t>二、申請程序：領取申請表</w:t>
-[...23 lines deleted...]
-        <w:t>繳交學程審查。申請表必須親自填寫，相關表件務必於學程公告之申請時程</w:t>
+        <w:t>二、申請程序：領取申請表→印出歷年成績單並註記平均成績及名次→繳交學程審查。申請表必須親自填寫，相關表件務必於學程公告之申請時程</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
         </w:rPr>
         <w:t>內繳</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>交到本學程辦公室辦理，逾期不予受理。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B9939D6" w14:textId="77777777" w:rsidR="001E0D22" w:rsidRDefault="0048743F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
@@ -2112,72 +1735,90 @@
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>四、審查通過者請於開學當日上班時間，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
         </w:rPr>
         <w:t>持選課查對表至學程辦公室辦理報到與人工加選課程。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="491AAA75" w14:textId="77777777" w:rsidR="001E0D22" w:rsidRDefault="001E0D22">
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F0A33A1" w14:textId="77777777" w:rsidR="001E0D22" w:rsidRDefault="0048743F">
+    <w:p w14:paraId="1F0A33A1" w14:textId="6A7D077B" w:rsidR="001E0D22" w:rsidRDefault="0048743F">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:right="-24"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>【告知聲明】</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>東吳大學人權學程基於「辦理學生一貫學程申請」之目的，須蒐集您的「</w:t>
+        <w:t>東吳大學人權學程基於「辦理學生</w:t>
+      </w:r>
+      <w:r w:rsidR="00356431" w:rsidRPr="00356431">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>學士班先修碩士班</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>申請」之目的，須蒐集您的「</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>姓名、系級、學號、聯絡電話、通訊地址、電子信箱、歷年成績</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
@@ -2232,58 +1873,58 @@
         <w:t>6951</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>。各項資料如未完整提供，將無法完成本次申請作業。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001E0D22">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:type="lines" w:linePitch="368"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49BD8B63" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="0048743F">
+    <w:p w14:paraId="3A1FB110" w14:textId="77777777" w:rsidR="00C329DF" w:rsidRDefault="00C329DF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B7A1CF1" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="0048743F">
+    <w:p w14:paraId="46CA402E" w14:textId="77777777" w:rsidR="00C329DF" w:rsidRDefault="00C329DF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
@@ -2308,96 +1949,102 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="細明體">
     <w:altName w:val="MingLiU"/>
     <w:panose1 w:val="02020509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="656B7B42" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="0048743F">
+    <w:p w14:paraId="0AE82080" w14:textId="77777777" w:rsidR="00C329DF" w:rsidRDefault="00C329DF">
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="131C9AB0" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="0048743F">
+    <w:p w14:paraId="7F08BCC4" w14:textId="77777777" w:rsidR="00C329DF" w:rsidRDefault="00C329DF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="480"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001E0D22"/>
+    <w:rsid w:val="0018159D"/>
     <w:rsid w:val="001E0D22"/>
+    <w:rsid w:val="00356431"/>
     <w:rsid w:val="0048743F"/>
+    <w:rsid w:val="00C329DF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="701EE8CA"/>
@@ -2895,54 +2542,50 @@
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a9">
     <w:name w:val="註解方塊文字 字元"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="新細明體" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
       <w:kern w:val="3"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
@@ -3196,56 +2839,56 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>111</Words>
-  <Characters>639</Characters>
+  <Characters>636</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>749</CharactersWithSpaces>
+  <CharactersWithSpaces>746</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>電算中心</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>